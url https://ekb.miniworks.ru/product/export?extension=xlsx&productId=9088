--- v0 (2026-04-25)
+++ v1 (2026-04-25)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 25.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 26.04.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>20СБК</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>20ССК</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>20МЧК</t>
   </si>
   <si>
     <t>металлик</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.