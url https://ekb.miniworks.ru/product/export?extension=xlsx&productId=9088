--- v1 (2026-04-25)
+++ v2 (2026-06-21)
@@ -15,107 +15,101 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>8 (812) 565 05 34</t>
   </si>
   <si>
     <t>sales@miniworks.ru</t>
   </si>
   <si>
-    <t>бесплатно по России</t>
-[...1 lines deleted...]
-  <si>
     <t>Екатеринбург</t>
   </si>
   <si>
     <t>отдел продаж</t>
   </si>
   <si>
     <t>Адрес</t>
   </si>
   <si>
     <t>Режим работы</t>
   </si>
   <si>
     <t>Пн – Пт: с 8:00 до 18:00</t>
   </si>
   <si>
     <t>20СЧК</t>
   </si>
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 26.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 21.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>20СБК</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>20ССК</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>20МЧК</t>
   </si>
   <si>
     <t>металлик</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
@@ -237,51 +231,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abbe0eaca63e97aefeb03a617b1a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dbf5398779ecefd11db2e25512eca.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d95172a363e2f2b65423dd76276fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba88873669e7a45778b2daee8562ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2b37489517526fe4f14340c6c55e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef3c7d06a15c99a1da7f068aa7f3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688cff337d874d33414f603afe64dd1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25abbe0eaca63e97aefeb03a617b1a2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c336fcf99a403fb4c45c58192d837.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69ce72c9e96c50b840b79d021cc823.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3719a2e0f71ab14b7b03949620c6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2b37489517526fe4f14340c6c55e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688cff337d874d33414f603afe64dd1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2114550" cy="1276350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -394,95 +388,65 @@
     <xdr:ext cx="1714500" cy="1714500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1714500" cy="1714500"/>
+    <xdr:ext cx="57150" cy="285750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -766,322 +730,315 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B12" sqref="B12:L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="13" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" style="0"/>
     <col min="2" max="2" width="13" style="0"/>
     <col min="3" max="3" width="13" style="0"/>
     <col min="4" max="4" width="13" style="0"/>
     <col min="5" max="5" width="13" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" customHeight="1" ht="28">
       <c r="A1"/>
-      <c r="D1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" customHeight="1" ht="28">
-      <c r="D2" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12" customHeight="1" ht="28">
       <c r="D3" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12" customHeight="1" ht="28">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
     </row>
     <row r="5" spans="1:12" customHeight="1" ht="35">
       <c r="A5" s="5" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
     </row>
     <row r="6" spans="1:12" customHeight="1" ht="140">
       <c r="A6"/>
       <c r="C6"/>
       <c r="E6"/>
       <c r="G6"/>
-      <c r="I6"/>
     </row>
     <row r="7" spans="1:12" customHeight="1" ht="35">
       <c r="A7" s="6" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="6" t="s">
+      <c r="H7" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="6" t="s">
+      <c r="I7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="J7" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c r="K7" s="6" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="L7" s="7"/>
     </row>
     <row r="8" spans="1:12" customHeight="1" ht="35">
       <c r="A8" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>4.8</v>
       </c>
       <c r="F8" s="9">
         <v>5.2</v>
       </c>
       <c r="G8" s="9">
         <v>5.5</v>
       </c>
       <c r="H8" s="9">
         <v>6.8</v>
       </c>
       <c r="I8" s="9">
         <v>7.5</v>
       </c>
       <c r="J8" s="9">
         <v>10.0</v>
       </c>
       <c r="K8" s="3">
-        <v>18195</v>
+        <v>51491</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>5.76</v>
       </c>
       <c r="F9" s="9">
         <v>6.24</v>
       </c>
       <c r="G9" s="9">
         <v>6.6</v>
       </c>
       <c r="H9" s="9">
         <v>8.16</v>
       </c>
       <c r="I9" s="9">
         <v>9.0</v>
       </c>
       <c r="J9" s="9">
         <v>12.0</v>
       </c>
       <c r="K9" s="3">
-        <v>1483</v>
+        <v>8277</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>5.76</v>
       </c>
       <c r="F10" s="9">
         <v>6.24</v>
       </c>
       <c r="G10" s="9">
         <v>6.6</v>
       </c>
       <c r="H10" s="9">
         <v>8.16</v>
       </c>
       <c r="I10" s="9">
         <v>9.0</v>
       </c>
       <c r="J10" s="9">
         <v>12.0</v>
       </c>
       <c r="K10" s="3">
-        <v>7108</v>
+        <v>20904</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>5.76</v>
       </c>
       <c r="F11" s="9">
         <v>6.24</v>
       </c>
       <c r="G11" s="9">
         <v>6.6</v>
       </c>
       <c r="H11" s="9">
         <v>8.16</v>
       </c>
       <c r="I11" s="9">
         <v>9.0</v>
       </c>
       <c r="J11" s="9">
         <v>12.0</v>
       </c>
       <c r="K11" s="3">
-        <v>86216</v>
+        <v>86204</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="140">
       <c r="A12"/>
       <c r="B12" s="10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
-    <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
-    <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="I3:L3"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="I4:L4"/>
     <mergeCell ref="A5:L5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="B12:L12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>