--- v2 (2026-06-21)
+++ v3 (2026-08-06)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 21.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 06.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>20СБК</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>20ССК</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>20МЧК</t>
   </si>
   <si>
     <t>металлик</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
@@ -874,147 +874,147 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>4.8</v>
       </c>
       <c r="F8" s="9">
         <v>5.2</v>
       </c>
       <c r="G8" s="9">
         <v>5.5</v>
       </c>
       <c r="H8" s="9">
         <v>6.8</v>
       </c>
       <c r="I8" s="9">
         <v>7.5</v>
       </c>
       <c r="J8" s="9">
         <v>10.0</v>
       </c>
       <c r="K8" s="3">
-        <v>51491</v>
+        <v>22387</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>5.76</v>
       </c>
       <c r="F9" s="9">
         <v>6.24</v>
       </c>
       <c r="G9" s="9">
         <v>6.6</v>
       </c>
       <c r="H9" s="9">
         <v>8.16</v>
       </c>
       <c r="I9" s="9">
         <v>9.0</v>
       </c>
       <c r="J9" s="9">
         <v>12.0</v>
       </c>
       <c r="K9" s="3">
-        <v>8277</v>
+        <v>8267</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>5.76</v>
       </c>
       <c r="F10" s="9">
         <v>6.24</v>
       </c>
       <c r="G10" s="9">
         <v>6.6</v>
       </c>
       <c r="H10" s="9">
         <v>8.16</v>
       </c>
       <c r="I10" s="9">
         <v>9.0</v>
       </c>
       <c r="J10" s="9">
         <v>12.0</v>
       </c>
       <c r="K10" s="3">
-        <v>20904</v>
+        <v>20894</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>5.76</v>
       </c>
       <c r="F11" s="9">
         <v>6.24</v>
       </c>
       <c r="G11" s="9">
         <v>6.6</v>
       </c>
       <c r="H11" s="9">
         <v>8.16</v>
       </c>
       <c r="I11" s="9">
         <v>9.0</v>
       </c>
       <c r="J11" s="9">
         <v>12.0</v>
       </c>
       <c r="K11" s="3">
-        <v>86204</v>
+        <v>86200</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="140">
       <c r="A12"/>
       <c r="B12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F1:H1"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="F2:H2"/>