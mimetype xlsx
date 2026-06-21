--- v0 (2026-04-28)
+++ v1 (2026-06-21)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 21.06.2026 </t>
   </si>
   <si>
     <t>бесцветный</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Екатеринбург
 (для иногородних клиентов доставка до склада ТК в г. Екатеринбург бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
 (изменение цвета на любой из предлагаемой палитры +20% к стоимости, изменение цвета на любой по системе RAL +50% к стоимости).
 О возможных сроках поставки заказного товара, необходимо уточнять заранее</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###_-###_-###_-##0.00_-&quot;р.&quot;_-"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>